--- v0 (2026-09-03)
+++ v1 (2026-09-03)
@@ -1,219 +1,270 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="47D2B598" w14:textId="77777777" w:rsidR="00062069" w:rsidRPr="009A6276" w:rsidRDefault="00062069" w:rsidP="009A6276">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009A6276">
+    <w:p w14:paraId="47D2B598" w14:textId="77777777" w:rsidR="00062069" w:rsidRPr="000D79CB" w:rsidRDefault="00062069" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Emory IRB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798D6DD1" w14:textId="77777777" w:rsidR="00C21796" w:rsidRPr="009A6276" w:rsidRDefault="00481525" w:rsidP="009A6276">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="798D6DD1" w14:textId="77777777" w:rsidR="00C21796" w:rsidRPr="000D79CB" w:rsidRDefault="00481525" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A6276">
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Advertising and Recruiting</w:t>
       </w:r>
-      <w:r w:rsidR="00C21796" w:rsidRPr="009A6276">
+      <w:r w:rsidR="00C21796" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> for Human Subjects Research</w:t>
       </w:r>
-      <w:r w:rsidR="00D069A7" w:rsidRPr="009A6276">
+      <w:r w:rsidR="00D069A7" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Guidelines"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="41BAF6D1" w14:textId="77777777" w:rsidR="00CF5768" w:rsidRPr="00C760D6" w:rsidRDefault="00C21796" w:rsidP="00D069A7">
+    <w:p w14:paraId="41BAF6D1" w14:textId="77777777" w:rsidR="00CF5768" w:rsidRDefault="00C21796" w:rsidP="00D069A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Before starting any recruitment </w:t>
       </w:r>
       <w:r w:rsidR="00481525" w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>activities, including posting passive fliers</w:t>
       </w:r>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, you </w:t>
       </w:r>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> first have IRB approval for your </w:t>
       </w:r>
       <w:r w:rsidR="00481525" w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>research project, including your recruitment plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3991C58F" w14:textId="77777777" w:rsidR="00AF1F7B" w:rsidRDefault="00742588" w:rsidP="00AF1F7B">
+    <w:p w14:paraId="2E0435BA" w14:textId="157FCA85" w:rsidR="000D79CB" w:rsidRPr="000D79CB" w:rsidRDefault="000D79CB" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3991C58F" w14:textId="77777777" w:rsidR="00AF1F7B" w:rsidRDefault="00742588" w:rsidP="000D79CB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Recruit" w:history="1">
-        <w:r w:rsidRPr="00C760D6">
+        <w:r w:rsidRPr="4A00346F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
+            <w:bCs/>
           </w:rPr>
-          <w:t>Recruit</w:t>
+          <w:t>Recruitment v</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="4A00346F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
+            <w:bCs/>
           </w:rPr>
-          <w:t>ment</w:t>
+          <w:t>i</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C760D6">
+        <w:r w:rsidRPr="4A00346F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
+            <w:bCs/>
           </w:rPr>
-          <w:t xml:space="preserve"> via Review of Medical Records or Prior Research Data</w:t>
+          <w:t>a Review of Medical Records or Prior Research Data</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="4A00346F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B8ED99" w14:textId="1131ABA0" w:rsidR="009B4F19" w:rsidRPr="00C760D6" w:rsidRDefault="009B4F19" w:rsidP="00AF1F7B">
+    <w:p w14:paraId="36B8ED99" w14:textId="1131ABA0" w:rsidR="009B4F19" w:rsidRPr="00C760D6" w:rsidRDefault="009B4F19" w:rsidP="000D79CB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="PostingAds" w:history="1">
-        <w:r w:rsidRPr="00C760D6">
+        <w:r w:rsidRPr="4A00346F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
+            <w:bCs/>
           </w:rPr>
           <w:t>Posting Advertisements (</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C760D6">
+        <w:r w:rsidRPr="4A00346F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
+            <w:bCs/>
             <w:i/>
+            <w:iCs/>
           </w:rPr>
           <w:t>fliers, radio ads, emails, etc</w:t>
         </w:r>
-        <w:r w:rsidR="009A6276" w:rsidRPr="00C760D6">
+        <w:r w:rsidR="009A6276" w:rsidRPr="4A00346F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
+            <w:bCs/>
             <w:i/>
+            <w:iCs/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C760D6">
+        <w:r w:rsidRPr="4A00346F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
+            <w:bCs/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F7FE4C4" w14:textId="77777777" w:rsidR="00481525" w:rsidRPr="00C760D6" w:rsidRDefault="009B4F19" w:rsidP="009B4F19">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="ResearchMatch" w:history="1">
         <w:r w:rsidRPr="00C760D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
           </w:rPr>
           <w:t>Using ResearchMatch</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -264,1194 +315,1834 @@
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Screening" w:history="1">
         <w:r w:rsidRPr="00C760D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
           </w:rPr>
           <w:t>** Important information about screening for eligibility **</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7EF6C645" w14:textId="77777777" w:rsidR="009B4F19" w:rsidRDefault="009B4F19" w:rsidP="009B4F19">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C213190" w14:textId="77777777" w:rsidR="00742588" w:rsidRPr="00D445A5" w:rsidRDefault="00742588" w:rsidP="009B4F19">
+    <w:p w14:paraId="02942550" w14:textId="77777777" w:rsidR="000D79CB" w:rsidRDefault="000D79CB" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C213190" w14:textId="0257EFB8" w:rsidR="00742588" w:rsidRPr="000D79CB" w:rsidRDefault="00742588" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Recruitment via Review of Medical Records or Prior Research Data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672A22FC" w14:textId="77777777" w:rsidR="000D79CB" w:rsidRDefault="009A6276" w:rsidP="000D79CB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D445A5">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="Recruit"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="000C05C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="00773BC1" w14:textId="77777777" w:rsidR="00061EB5" w:rsidRPr="00C760D6" w:rsidRDefault="009A6276" w:rsidP="009A6276">
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21796" w:rsidRPr="000C05C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">o review medical records to find potentially eligible subjects, you normally must first have IRB approval for your study. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B07A7C" w14:textId="77777777" w:rsidR="000D79CB" w:rsidRDefault="000D79CB" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="619C10AB" w14:textId="568CFC1B" w:rsidR="000C05C7" w:rsidRPr="00C760D6" w:rsidRDefault="00C21796" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C05C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The medical records department at EHC requires IRB approval and a “partial HIPAA waiver” to review medical records for recruitment purposes. HIPAA does allow researchers within a covered entity to review medical records to do some “preparatory to research” activities such as seeing if there are enough eligible patients to carry out a study, but before searching for patients to contact, you </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3DFB" w:rsidRPr="000C05C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C05C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hould have IRB approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431BFA4A" w14:textId="77777777" w:rsidR="000C05C7" w:rsidRPr="000D79CB" w:rsidRDefault="000C05C7" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C0233E" w14:textId="107DBF2E" w:rsidR="000C05C7" w:rsidRPr="000C05C7" w:rsidRDefault="000C05C7" w:rsidP="000D79CB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="Recruit"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C760D6">
+      <w:r w:rsidRPr="000C05C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>T</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C21796" w:rsidRPr="00C760D6">
+        <w:t>Contact based on prior research study enrollment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6414B9DE" w14:textId="77777777" w:rsidR="000C05C7" w:rsidRDefault="000C05C7" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C210F16" w14:textId="4008D119" w:rsidR="000C05C7" w:rsidRPr="000C05C7" w:rsidRDefault="000C05C7" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C05C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generally, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C05C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>possible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only if the consent the person signed for the prior study included being contacted about future research studies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544571A4" w14:textId="7241C2A9" w:rsidR="000C05C7" w:rsidRPr="000C05C7" w:rsidRDefault="000C05C7" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C05C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The prior study team must reach out on your behalf, unless you/your team members were also on the prior study team and thus have valid access to the contact information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388BB577" w14:textId="3AD360E7" w:rsidR="000C05C7" w:rsidRPr="000D79CB" w:rsidRDefault="000C05C7" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>However,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>same</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> study team is now recruiting into a related/follow-on study, the prior study consent can be silent on future contact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72693308" w14:textId="77777777" w:rsidR="000C05C7" w:rsidRDefault="000C05C7" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">o review medical records to find potentially eligible subjects, you normally must first have IRB approval for your study. </w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="116A18A0" w14:textId="77777777" w:rsidR="00C21796" w:rsidRPr="00C760D6" w:rsidRDefault="00C21796" w:rsidP="009A6276">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1521303A" w14:textId="2CFD90B9" w:rsidR="00BC7DE1" w:rsidRPr="000D79CB" w:rsidRDefault="00BC7DE1" w:rsidP="009A6276">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C760D6">
+      <w:r w:rsidRPr="000D79CB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>Generally</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A6276" w:rsidRPr="00C760D6">
+        <w:lastRenderedPageBreak/>
+        <w:t>MyChart Recruitment Messages via CTSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBAA227" w14:textId="7B465FAB" w:rsidR="00BC7DE1" w:rsidRPr="000D79CB" w:rsidRDefault="00BC7DE1" w:rsidP="00BC7DE1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CTSA can help you send bulk MyChart messages to people who meet your eligibility criteria. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You do not see the PHI of the recipients until they contact you about the study. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B81D9BA" w14:textId="15CEDB2A" w:rsidR="00BC7DE1" w:rsidRDefault="00BC7DE1" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00293C20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...118 lines deleted...]
-    <w:p w14:paraId="2E3F6899" w14:textId="77777777" w:rsidR="00E44AFD" w:rsidRPr="00C760D6" w:rsidRDefault="00E44AFD" w:rsidP="009A6276">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Contacts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8A918E" w14:textId="77777777" w:rsidR="00BC7DE1" w:rsidRDefault="00BC7DE1" w:rsidP="000D79CB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...302 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293C20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">contact Mugisha with the CTSA at </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">For questions about using EPIC to assist with recruitment, please contact Mugisha with the CTSA at </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00FB7EAE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>mugisha.niyibizi@emory.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BCABDB6" w14:textId="79BB020A" w:rsidR="009D0673" w:rsidRPr="00293C20" w:rsidRDefault="00293C20" w:rsidP="00293C20">
+    <w:p w14:paraId="11FEDE63" w14:textId="1CD223BB" w:rsidR="00BC7DE1" w:rsidRPr="00293C20" w:rsidRDefault="00BC7DE1" w:rsidP="000D79CB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293C20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">see </w:t>
+        <w:t xml:space="preserve">For requests to utilize this method, see </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00293C20">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>MyChart Research Recruitment request form</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AA7D00F" w14:textId="77777777" w:rsidR="009D0673" w:rsidRDefault="009D0673" w:rsidP="00D445A5">
+    <w:p w14:paraId="3543EEEC" w14:textId="77777777" w:rsidR="00BC7DE1" w:rsidRDefault="00BC7DE1" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1630BE85" w14:textId="278B453C" w:rsidR="00246843" w:rsidRPr="000D79CB" w:rsidRDefault="00246843" w:rsidP="009A6276">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-    <w:p w14:paraId="66F10DF6" w14:textId="36C9E6CB" w:rsidR="00B37A6B" w:rsidRPr="00C760D6" w:rsidRDefault="00742588" w:rsidP="00D445A5">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>“Cold Calling</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>/Approaching</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from Medical Record:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00972A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ust be handled carefully. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6709B1AF" w14:textId="77777777" w:rsidR="00246843" w:rsidRPr="000D79CB" w:rsidRDefault="00246843" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1543A084" w14:textId="1D2E5A3C" w:rsidR="00972A3C" w:rsidRDefault="00972A3C" w:rsidP="00BC7DE1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:ind w:left="360"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inpatient setting: You </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t>must</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> communicate with the floor/unit leadership before approaching patients. Document the communication in case of questions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563801C3" w14:textId="055033E0" w:rsidR="00246843" w:rsidRPr="00F31A36" w:rsidRDefault="00CF7A83" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Only</w:t>
+      </w:r>
+      <w:r w:rsidR="00246843" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allowed when the potential participant’s record is checked “Okay to Contact” in the Research section. Epic defaulted all Emory patients to opt in, after which patients can change their preference. </w:t>
+      </w:r>
+      <w:r w:rsidR="00246843" w:rsidRPr="00F31A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(See screenshot at end of this document)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0FA5C7" w14:textId="4183A6F7" w:rsidR="00246843" w:rsidRPr="000D79CB" w:rsidRDefault="00246843" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: This </w:t>
+      </w:r>
+      <w:r w:rsidR="00972A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOT </w:t>
+      </w:r>
+      <w:r w:rsidR="00972A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>equivalent to</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7DE1" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">consent </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7DE1" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BC7DE1" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BC7DE1" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7DE1" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research; it is solely permission </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7DE1" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>to be contacted about potential studies, by someone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other than their treating provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7DE1" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (treating providers can always discuss research options with their patients, regardless of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00972A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MyChart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> setting).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116A18A0" w14:textId="42D8CC9B" w:rsidR="00C21796" w:rsidRPr="00CF7A83" w:rsidRDefault="00BC7DE1" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Phone Calls with </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C34F49" w:rsidRPr="00C760D6">
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If feasible</w:t>
+      </w:r>
+      <w:r w:rsidR="05F5F3B6" w:rsidRPr="4A00346F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> while still achieving target enrollment</w:t>
+      </w:r>
+      <w:r w:rsidR="00972A3C" w:rsidRPr="4A00346F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only contact people who have</w:t>
+      </w:r>
+      <w:r w:rsidR="00246843" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00246843" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>affirmed</w:t>
+      </w:r>
+      <w:r w:rsidR="00246843" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their opt-in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the system set the default</w:t>
+      </w:r>
+      <w:r w:rsidR="00246843" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21796" w:rsidRPr="4A00346F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3F6899" w14:textId="77777777" w:rsidR="00E44AFD" w:rsidRPr="00C760D6" w:rsidRDefault="00E44AFD" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B37A6B" w:rsidRPr="00C760D6">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519C9172" w14:textId="122E1B8C" w:rsidR="00C21796" w:rsidRPr="000D79CB" w:rsidRDefault="00C21796" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">If you do </w:t>
       </w:r>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>recruitment only (not enrollment)</w:t>
-[...11 lines deleted...]
-          <w:bCs/>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have a treatment relationship with the patient/are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> part of a treatment group that cares for the patient, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7DE1" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the following methods can be used, in order of </w:t>
+      </w:r>
+      <w:r w:rsidR="00972A3C" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>likelihood to minimize negative reactions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E849069" w14:textId="377490EA" w:rsidR="00C21796" w:rsidRPr="00C760D6" w:rsidRDefault="00BC7DE1" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Best</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – provider relays study </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F11CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>contact</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F11CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> info to patient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21796" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ask the patient’s treatment provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5768" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to inform the patient about the study and</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52809" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5768" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>give</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11CFF" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5768" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>the patient your contact information</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52809" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52809" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the provider is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B52809" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>not otherwise</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B52809" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collaborating with you on the research and is not expected to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>do any of the consent process</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52809" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, the provider is not considered part of the research team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA50FB8" w14:textId="0DE8317C" w:rsidR="00CF5768" w:rsidRPr="00C760D6" w:rsidRDefault="00972A3C" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Best</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – provider relays patient’s contact info to you, with permission</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5768" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ask the patient’s treatment provider to get permission from the patient for you to contact </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>them</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5768" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about the study. This permission should be recorded in the patient’s medical record by the treatment provider.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52809" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Again, the provider would not be considered study personnel unless their study involvement went beyond this step.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5781FE" w14:textId="1FBF18AC" w:rsidR="00BC7DE1" w:rsidRPr="00C760D6" w:rsidRDefault="00972A3C" w:rsidP="00BC7DE1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="Format"/>
+      <w:bookmarkStart w:id="3" w:name="frontdoor"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Best</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – buy-in from provider then first contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7DE1" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">btain written permission from the relevant treatment providers at Emory to contact their patients about your study. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>message</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/letter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C760D6">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00BC7DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00742588">
-[...87 lines deleted...]
-    <w:p w14:paraId="0B8B0D40" w14:textId="77777777" w:rsidR="00B37A6B" w:rsidRPr="00C760D6" w:rsidRDefault="00B37A6B" w:rsidP="00C34F49">
+      <w:r w:rsidR="00BC7DE1" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sent to the patients must indicate that the treating physician has agreed that they are informed about the research opportunity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5422CD7B" w14:textId="012241ED" w:rsidR="00BC7DE1" w:rsidRPr="00C760D6" w:rsidRDefault="00BC7DE1" w:rsidP="00BC7DE1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...8 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Sample language for letter</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="7088054C" w14:textId="77777777" w:rsidR="00C21796" w:rsidRPr="00D445A5" w:rsidRDefault="00C21796" w:rsidP="00D069A7">
+        <w:t xml:space="preserve">Sample language for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>communication</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: “Your physician, Dr. [Name], has </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>agreed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that we </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>notify you of this research opportunity. We would like to call you to tell you about the study and see if you would like to participate.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CCE888" w14:textId="238282E5" w:rsidR="00CF7A83" w:rsidRPr="000D79CB" w:rsidRDefault="00BC7DE1" w:rsidP="00BC7DE1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00D445A5">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:u w:val="single"/>
-[...208 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D445A5">
+        </w:rPr>
+        <w:t>Last resort</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11CFF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C21796" w:rsidRPr="00D445A5">
+        </w:rPr>
+        <w:t xml:space="preserve"> - direct cold call/letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFF4D88" w14:textId="4DB07FBC" w:rsidR="00BC7DE1" w:rsidRPr="000D79CB" w:rsidRDefault="000C05C7" w:rsidP="00CF7A83">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Create a verbal recruitment script that explains who you are, that their Emory MyChart record </w:t>
+      </w:r>
+      <w:r w:rsidR="00B31B91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>indicates</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they are open to being contacted about research studies, and you have </w:t>
+      </w:r>
+      <w:r w:rsidR="00972A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HIPAA and ethics committee </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">approval to contact them based on limited information from their medical history at Emory. Have a section of the script that explains how they can change this MyChart setting if they no longer wish to be contacted. See sample language at end of this document. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19013A14" w14:textId="07B05ACE" w:rsidR="00CF7A83" w:rsidRPr="000D79CB" w:rsidRDefault="00CF7A83" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Or,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> send a mailing</w:t>
+      </w:r>
+      <w:r w:rsidR="00972A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">void disclosing diseases/conditions in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>case</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opened by someone other than the target participant</w:t>
+      </w:r>
+      <w:r w:rsidR="00972A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. You may follow up with a phone call, after providing contact info to opt out of being called. </w:t>
+      </w:r>
+      <w:r w:rsidR="00972A3C" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sample language for letter</w:t>
+      </w:r>
+      <w:r w:rsidR="00972A3C" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: “In the next few weeks, one of our team members at Emory will call you about the study. Your participation is strictly voluntary. If you have any questions about this project or do NOT wish to be contacted, please call [Name] at [number]. We hope that you will agree to speak to us.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7088054C" w14:textId="1CCF2F15" w:rsidR="00C21796" w:rsidRPr="000D79CB" w:rsidRDefault="00C21796" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="PostingAds"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Posting Advertisements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (fliers, radio ads, emails, etc</w:t>
+      </w:r>
+      <w:r w:rsidR="000D79CB" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D402587" w14:textId="1B426D5B" w:rsidR="00D069A7" w:rsidRPr="00C760D6" w:rsidRDefault="008E02EB" w:rsidP="00C34F49">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidR="00742588">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must get </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prior </w:t>
+      </w:r>
+      <w:r w:rsidR="00742588">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IRB approval </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00742588">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00742588" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ny </w:t>
+      </w:r>
+      <w:r w:rsidR="00D069A7" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>advertisements, notices, posters, radio spots, brochures, etc. which are intended to advertise the study and</w:t>
+      </w:r>
+      <w:r w:rsidR="00742588">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>/or</w:t>
+      </w:r>
+      <w:r w:rsidR="00D069A7" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aid in recruitment. </w:t>
+      </w:r>
+      <w:r w:rsidR="00742588">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Likewise with recruitment-related </w:t>
+      </w:r>
+      <w:r w:rsidR="00D069A7" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>letters.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Exempt studies: follow these guidelines, but amendments are not required for recruitment materials.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EC7BB2" w14:textId="77777777" w:rsidR="00CF5768" w:rsidRPr="00C760D6" w:rsidRDefault="00CF5768" w:rsidP="00C34F49">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Important</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Compensation must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D445A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be highlighted/accentuated beyond the other information about the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B52125C" w14:textId="77777777" w:rsidR="00742588" w:rsidRDefault="00CF5768" w:rsidP="00C34F49">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit materials in their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D445A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>final formatting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (font, color, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FA3ED2" w14:textId="12A99078" w:rsidR="006A6BCA" w:rsidRDefault="008E02EB" w:rsidP="006A6BCA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Exception</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: For studies recruiting on various social media platforms requiring rapid iterations based on real-time data: the IRB can approve modular components of the ads without seeing all final products. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D0A4CC" w14:textId="3437577D" w:rsidR="006A6BCA" w:rsidRDefault="006A6BCA" w:rsidP="006A6BCA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If study provides compensation, include attestation that compensation will never be emphasized more than other content via display size or font. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66956CAA" w14:textId="2EE148D8" w:rsidR="006A6BCA" w:rsidRDefault="006A6BCA" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The components should appear as they will in the </w:t>
+      </w:r>
+      <w:r w:rsidR="008E02EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>various</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ads</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76974430" w14:textId="77777777" w:rsidR="00CF5768" w:rsidRPr="00C760D6" w:rsidRDefault="00742588" w:rsidP="00C34F49">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Video or Audio</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5768" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. a radio or tv ad)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5768" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it is best to submit the wording to the IRB initially before you record the ad, then once </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IRB has requested any revisions,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5768" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> record the ad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5768" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submit the final copy/video to the IRB. Please contact the IRB with questions about how to submit large files or unique file formats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241FCD71" w14:textId="77777777" w:rsidR="00D069A7" w:rsidRPr="00D445A5" w:rsidRDefault="00742588" w:rsidP="00C34F49">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D445A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Guidelines for</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21796" w:rsidRPr="00D445A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> study ads</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73192005" w14:textId="77777777" w:rsidR="00742588" w:rsidRPr="00C760D6" w:rsidRDefault="00742588" w:rsidP="00D445A5">
+    <w:p w14:paraId="08917289" w14:textId="508A71A9" w:rsidR="000925C6" w:rsidRPr="00C760D6" w:rsidRDefault="00742588" w:rsidP="000925C6">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Must include:</w:t>
+        <w:t>Must include</w:t>
+      </w:r>
+      <w:r w:rsidR="000925C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="000925C6" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>may be</w:t>
+      </w:r>
+      <w:r w:rsidR="00B933F4" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separated into multiple screens/steps, as in social media ads with links to further information</w:t>
+      </w:r>
+      <w:r w:rsidR="00B933F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25EE53F5" w14:textId="77777777" w:rsidR="00D069A7" w:rsidRPr="00C760D6" w:rsidRDefault="00D069A7" w:rsidP="00D445A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The name and address of the </w:t>
       </w:r>
       <w:r w:rsidR="00C21796" w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -1522,51 +2213,67 @@
     </w:p>
     <w:p w14:paraId="788666D5" w14:textId="77777777" w:rsidR="00D069A7" w:rsidRPr="00C760D6" w:rsidRDefault="00D069A7" w:rsidP="00D445A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A brief list of participation benefits, if any (e.g., a no-cost health examination</w:t>
       </w:r>
       <w:r w:rsidR="00CF5768" w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>, participation in a nutrition program, etc…</w:t>
+        <w:t xml:space="preserve">, participation in a nutrition program, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF5768" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF5768" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5723E3DA" w14:textId="77777777" w:rsidR="00D069A7" w:rsidRPr="00C760D6" w:rsidRDefault="00D069A7" w:rsidP="00D445A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -1687,230 +2394,592 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> or device is safe or effective for the purposes under investigation, or that the test article is known to be equivalent or superior to any other drug, biologic</w:t>
       </w:r>
       <w:r w:rsidR="009A6276" w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> or device. Such representation would not only be misleading to subjects but would also be a violation of the FDA’s regulations concerning the promotion of investigational drugs and investigational devices. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70027C72" w14:textId="77777777" w:rsidR="00C21796" w:rsidRPr="00C760D6" w:rsidRDefault="00D069A7" w:rsidP="00D445A5">
+    <w:p w14:paraId="70027C72" w14:textId="3B707A4A" w:rsidR="00C21796" w:rsidRPr="00C760D6" w:rsidRDefault="00D069A7" w:rsidP="00D445A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Advertising for recruitment into investigational drug, biologic or device studies should not use terms such as "new treatment," "new medication" or "new drug" without explaining that the test article is investigational. A phrase such as "receive new treatment" implies that all study subjects will be receiving newly marketed products of proven worth." </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A6D0DE9" w14:textId="77777777" w:rsidR="00D069A7" w:rsidRPr="00C760D6" w:rsidRDefault="00D069A7" w:rsidP="00D445A5">
+        <w:t xml:space="preserve">Advertising for recruitment into investigational drug, biologic or device studies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>should not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use terms such as "new treatment," "new medication</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" or "new drug" without explaining that the test article is investigational. A phrase such as "receive new treatment" implies that all study subjects will be receiving newly marketed products of proven worth." </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6D0DE9" w14:textId="5E69FCCC" w:rsidR="00D069A7" w:rsidRPr="00C760D6" w:rsidRDefault="00D069A7" w:rsidP="00D445A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Advertisements should not promise "free medical treatment," when the intent is only to say subjects will not be charged for taking part in the investigation. Advertisements may state that subjects will be paid, but should not emphasize the payment or the amount to be paid. </w:t>
+        <w:t xml:space="preserve">Advertisements should not promise "free medical treatment," when the intent is only to say subjects will not be charged for taking part in the investigation. Advertisements may state that subjects will be </w:t>
+      </w:r>
+      <w:r w:rsidR="0052774D" w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>paid but</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should not emphasize the payment or the amount to be paid. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BB7E16" w14:textId="77777777" w:rsidR="00CF5768" w:rsidRPr="00C760D6" w:rsidRDefault="00D069A7" w:rsidP="00D445A5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">For additional information, see the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00C760D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>FDA Information Sheets.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17E0CEB0" w14:textId="77777777" w:rsidR="00B52809" w:rsidRPr="00D445A5" w:rsidRDefault="00B52809" w:rsidP="00C34F49">
+    <w:p w14:paraId="7BA57A6E" w14:textId="77777777" w:rsidR="00D23ABC" w:rsidRPr="000D79CB" w:rsidRDefault="005477CE" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="ResearchMatch"/>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Using Influencers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C642E7" w14:textId="31E52D75" w:rsidR="00D23ABC" w:rsidRPr="000D79CB" w:rsidRDefault="00D23ABC" w:rsidP="00C34F49">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...12 lines deleted...]
-        <w:t>Using ResearchMatch</w:t>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Influence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidR="0031060A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>work within the following scope of activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00D164FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If they will </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>go beyond this,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D164FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they may be considered “engaged” in the research</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and thus part of the study team</w:t>
+      </w:r>
+      <w:r w:rsidR="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079072E7" w14:textId="11C06518" w:rsidR="00D23ABC" w:rsidRDefault="00D23ABC" w:rsidP="00D23ABC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Use approve</w:t>
+      </w:r>
+      <w:r w:rsidR="000D79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> study language when sharing content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21028771" w14:textId="20E617B4" w:rsidR="00D23ABC" w:rsidRDefault="00D23ABC" w:rsidP="00D23ABC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Include direct links to study data collection</w:t>
+      </w:r>
+      <w:r w:rsidR="0031060A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instruments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DD2160" w14:textId="6DC578ED" w:rsidR="0031060A" w:rsidRDefault="00D164FC" w:rsidP="00D23ABC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Not modify study claims or messaging</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584ADC4D" w14:textId="6F98307C" w:rsidR="00D164FC" w:rsidRDefault="00D164FC" w:rsidP="00D23ABC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participant data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBC53CB" w14:textId="5D2A6B87" w:rsidR="00D164FC" w:rsidRDefault="00D164FC" w:rsidP="00D23ABC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Not answer study-specific questions directly; they may direct individuals to a website or provide study team contact information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BF64E8" w14:textId="54AF646D" w:rsidR="005477CE" w:rsidRPr="000D79CB" w:rsidRDefault="008D6D63" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4A00346F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not initiate or conduct study-related communications through private messaging; </w:t>
+      </w:r>
+      <w:r w:rsidR="008E122D" w:rsidRPr="4A00346F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>individuals may be directed to the survey link or official study contact channels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E0CEB0" w14:textId="1E64D1BE" w:rsidR="00B52809" w:rsidRPr="000D79CB" w:rsidRDefault="00B52809" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Using </w:t>
+      </w:r>
+      <w:r w:rsidR="000D79CB" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ResearchMatch</w:t>
+      </w:r>
+      <w:r w:rsidR="000D79CB" w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="2665EE5C" w14:textId="58FE073B" w:rsidR="00B52809" w:rsidRPr="00C760D6" w:rsidRDefault="00B52809" w:rsidP="00C34F49">
+    <w:p w14:paraId="2665EE5C" w14:textId="4D558DF8" w:rsidR="00B52809" w:rsidRPr="00C760D6" w:rsidRDefault="00B52809" w:rsidP="00C34F49">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Emory, Children’s Healthcare of Atlanta, Morehouse, and Georgia Institute of Technology have access to a great tool for recruitment: ResearchMatch.org, a registry of individuals who have expressed interest in joining research studies. Please see </w:t>
       </w:r>
       <w:r w:rsidR="001D5C8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">guidance about use of </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ResearchMatch </w:t>
       </w:r>
       <w:r w:rsidR="001D5C8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">on our website under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="001D5C8A" w:rsidRPr="001D5C8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">“Advertisement, Recruitment, and Compensation” section. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001D5C8A" w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7610A5" w14:textId="77777777" w:rsidR="009B4F19" w:rsidRPr="00D445A5" w:rsidRDefault="009B4F19" w:rsidP="009B4F19">
-[...6 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="2F7610A5" w14:textId="77777777" w:rsidR="009B4F19" w:rsidRPr="000D79CB" w:rsidRDefault="009B4F19" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="Websites"/>
-      <w:r w:rsidRPr="00D445A5">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Postings on Clinical Trials Websites </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="00D445A5">
-[...6 lines deleted...]
-        <w:t>or Other Listings (e.g. ClinicalTrials.gov)</w:t>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>or Other Listings (e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ClinicalTrials.gov)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F695FE2" w14:textId="77777777" w:rsidR="009B4F19" w:rsidRPr="00C760D6" w:rsidRDefault="009B4F19" w:rsidP="00C34F49">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>When information posted on a clinical trial website is limited to directory listings with basic descriptive information, no IRB review is required. Any information beyond this would make the posting a recruitment tool that requires IRB review. Basic descriptive information includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6890480D" w14:textId="77777777" w:rsidR="009B4F19" w:rsidRPr="00C760D6" w:rsidRDefault="009B4F19" w:rsidP="00C34F49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
@@ -2003,124 +3072,171 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">study site location(s), and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5853B70A" w14:textId="77777777" w:rsidR="009B4F19" w:rsidRPr="00C760D6" w:rsidRDefault="009B4F19" w:rsidP="00C34F49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C760D6">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">how to contact the study site for further information. </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>how</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to contact the study site for further information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA1F13F" w14:textId="77777777" w:rsidR="009B4F19" w:rsidRPr="00C760D6" w:rsidRDefault="009B4F19" w:rsidP="00C34F49">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Information exceeding such basic listing information includes descriptions of clinical trial risks and potential benefits or solicitation of identifiable information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B0C5F8" w14:textId="77777777" w:rsidR="00701003" w:rsidRPr="00D445A5" w:rsidRDefault="00701003" w:rsidP="009B4F19">
+    <w:p w14:paraId="45B0C5F8" w14:textId="77777777" w:rsidR="00701003" w:rsidRPr="000D79CB" w:rsidRDefault="00701003" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="press"/>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Press Releases and News Stories</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="29A78AE5" w14:textId="77777777" w:rsidR="00701003" w:rsidRPr="00C760D6" w:rsidRDefault="00701003" w:rsidP="00701003">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...29 lines deleted...]
-        <w:t>University press releases and news stories that mention human volunteers for research studies may not require IRB review if they are not intended to recruit for specific studies, but instead to publicize important research taking place at the University. Press releases and news articles would b</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University press releases and news stories that mention human volunteers for research studies may not require IRB review if they are not intended to recruit for specific </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>studies, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instead to publicize important research taking place at the University. Press </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">releases and news articles would </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00AA7191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> definition be produced by an Emory communications office or Emory publication, not by the study team (though the study team can of course contribute information for the story).</w:t>
+        <w:t xml:space="preserve"> definition be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C760D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> produced by an Emory communications office or Emory publication, not by the study team (though the study team can of course contribute information for the story).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8837D4" w14:textId="77777777" w:rsidR="00701003" w:rsidRPr="00C760D6" w:rsidRDefault="00701003" w:rsidP="00701003">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">News stories should abide by the following guidelines, however, and writers are encouraged to consult the IRB Director or senior staff member to make sure the line between </w:t>
       </w:r>
       <w:r w:rsidR="009A6276" w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C760D6">
@@ -2141,51 +3257,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>promotion of drugs and devices are adhered to.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D2822D" w14:textId="77777777" w:rsidR="00BC41EA" w:rsidRPr="00C760D6" w:rsidRDefault="00701003" w:rsidP="00C34F49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Stories should avoid creating a “therapeutic misconception” that there is any certain benefit to the participant. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD8E119" w14:textId="77777777" w:rsidR="00701003" w:rsidRPr="00C760D6" w:rsidRDefault="00701003" w:rsidP="00C34F49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Any time an investigational drug or device is mentioned, it must be referenced as “investigational” or “unapproved.” In general, clinical trials should not be referred to</w:t>
       </w:r>
       <w:r w:rsidR="00BC41EA" w:rsidRPr="00C760D6">
         <w:rPr>
@@ -2250,64 +3365,75 @@
         </w:rPr>
         <w:t xml:space="preserve"> point out when study participation is strictly altruistic versus providing actual benefit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02CB54CF" w14:textId="77777777" w:rsidR="00BC41EA" w:rsidRPr="00C760D6" w:rsidRDefault="00BC41EA" w:rsidP="00C34F49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Generally, it would not be appropriate for a news story or press release to mention compensation for participation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D812EE3" w14:textId="77777777" w:rsidR="00D069A7" w:rsidRPr="00C760D6" w:rsidRDefault="00BC41EA" w:rsidP="00BC41EA">
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="4B90EC27" w14:textId="77777777" w:rsidR="000D79CB" w:rsidRPr="000D79CB" w:rsidRDefault="000D79CB" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="Screening"/>
-      <w:r w:rsidRPr="00C760D6">
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p w14:paraId="4D812EE3" w14:textId="1AE12D3B" w:rsidR="00D069A7" w:rsidRPr="000D79CB" w:rsidRDefault="00BC41EA" w:rsidP="000D79CB">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D79CB">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>** Important information about screening for eligibility **</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="6FF0A251" w14:textId="77777777" w:rsidR="00BC41EA" w:rsidRPr="00C760D6" w:rsidRDefault="00B67A02" w:rsidP="00BC41EA">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Please see our </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00C760D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2377,219 +3503,273 @@
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>VA R&amp;D committee,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C760D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> even if the actual study will not be conducted there.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144A65F8" w14:textId="77777777" w:rsidR="00D069A7" w:rsidRPr="00C760D6" w:rsidRDefault="00D069A7" w:rsidP="00D069A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0536A38E" w14:textId="77777777" w:rsidR="00281D34" w:rsidRPr="00C760D6" w:rsidRDefault="00281D34">
-[...7 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:p w14:paraId="1AD8CF28" w14:textId="601AD3C6" w:rsidR="00246843" w:rsidRPr="00C760D6" w:rsidRDefault="00246843">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246843">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="003B40B4" wp14:editId="49AC6DAA">
+            <wp:extent cx="5486400" cy="4284345"/>
+            <wp:effectExtent l="19050" t="19050" r="19050" b="20955"/>
+            <wp:docPr id="1109896625" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1109896625" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5486400" cy="4284345"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00246843" w:rsidRPr="00C760D6">
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A89BFC1" w14:textId="77777777" w:rsidR="00D57077" w:rsidRDefault="00D57077" w:rsidP="00701003">
+    <w:p w14:paraId="0E828D24" w14:textId="77777777" w:rsidR="00795AFE" w:rsidRDefault="00795AFE" w:rsidP="00701003">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2202F5A4" w14:textId="77777777" w:rsidR="00D57077" w:rsidRDefault="00D57077" w:rsidP="00701003">
+    <w:p w14:paraId="186E96D0" w14:textId="77777777" w:rsidR="00795AFE" w:rsidRDefault="00795AFE" w:rsidP="00701003">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E31B471" w14:textId="23069B23" w:rsidR="00701003" w:rsidRPr="00C760D6" w:rsidRDefault="00062069">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E31B471" w14:textId="2313F58E" w:rsidR="00701003" w:rsidRPr="00C760D6" w:rsidRDefault="4A00346F" w:rsidP="000D79CB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C760D6">
+    <w:r w:rsidRPr="4A00346F">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r w:rsidR="001D5C8A">
+    <w:r w:rsidR="000D79CB">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>8/29/2025</w:t>
+      <w:t>9/3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="4A00346F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ADE18E5" w14:textId="77777777" w:rsidR="00D57077" w:rsidRDefault="00D57077" w:rsidP="00701003">
+    <w:p w14:paraId="0C8841FB" w14:textId="77777777" w:rsidR="00795AFE" w:rsidRDefault="00795AFE" w:rsidP="00701003">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60670136" w14:textId="77777777" w:rsidR="00D57077" w:rsidRDefault="00D57077" w:rsidP="00701003">
+    <w:p w14:paraId="60C9CF23" w14:textId="77777777" w:rsidR="00795AFE" w:rsidRDefault="00795AFE" w:rsidP="00701003">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="011C4BD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B49064F4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2635,50 +3815,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="021E69E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4F09774"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07143BEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D2A799C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2747,51 +4040,143 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BF0239A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="76C00AA0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10E12978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48B01A76"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2836,51 +4221,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19ED52D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D20B172"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2949,74 +4334,190 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D4467FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5816B30E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="291B3254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6DACF6F6"/>
+    <w:tmpl w:val="35C4292A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3038,51 +4539,143 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="436116BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E34A1E86"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48565295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9484DF2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3124,51 +4717,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D1C7649"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="583C8016"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3213,51 +4806,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D765E63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EF0E43A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3326,51 +4919,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55F96DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE6ECECE"/>
     <w:lvl w:ilvl="0" w:tplc="54CEC584">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3415,51 +5008,255 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56B6451C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0B61DEC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C80604C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C36734A"/>
+    <w:lvl w:ilvl="0" w:tplc="B058D27C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B846B55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE6ECECE"/>
     <w:lvl w:ilvl="0" w:tplc="54CEC584">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3505,210 +5302,291 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="923105909">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="540021922">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1066297431">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="682778571">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="947128245">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1606771168">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="583953302">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="790050816">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="560480667">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="279380069">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="748772898">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2118285312">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="223684241">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1159032745">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="790050816">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="15" w16cid:durableId="1735204851">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="560480667">
+  <w:num w:numId="16" w16cid:durableId="1277635517">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMzU0tjA1NjOzNDOyMDNT0lEKTi0uzszPAykwrAUAi61JFCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="0003318D"/>
     <w:rsid w:val="0003318D"/>
     <w:rsid w:val="000348FE"/>
+    <w:rsid w:val="00040A59"/>
     <w:rsid w:val="00061EB5"/>
     <w:rsid w:val="00062069"/>
+    <w:rsid w:val="000925C6"/>
+    <w:rsid w:val="000C05C7"/>
+    <w:rsid w:val="000D79CB"/>
+    <w:rsid w:val="00122CBE"/>
+    <w:rsid w:val="001275B5"/>
+    <w:rsid w:val="00195884"/>
     <w:rsid w:val="00195E6E"/>
     <w:rsid w:val="001D5C8A"/>
+    <w:rsid w:val="00246843"/>
     <w:rsid w:val="00281D34"/>
     <w:rsid w:val="00287956"/>
     <w:rsid w:val="00293C20"/>
     <w:rsid w:val="002B3BEF"/>
     <w:rsid w:val="002D55D8"/>
     <w:rsid w:val="002F55AC"/>
     <w:rsid w:val="002F7B1A"/>
+    <w:rsid w:val="0031060A"/>
+    <w:rsid w:val="00336BD8"/>
     <w:rsid w:val="00363755"/>
     <w:rsid w:val="00396FD4"/>
+    <w:rsid w:val="003970E9"/>
     <w:rsid w:val="003E614A"/>
     <w:rsid w:val="003E7AE6"/>
+    <w:rsid w:val="00400524"/>
     <w:rsid w:val="00425F0F"/>
+    <w:rsid w:val="00450EDB"/>
     <w:rsid w:val="00481525"/>
+    <w:rsid w:val="005201BC"/>
+    <w:rsid w:val="0052774D"/>
+    <w:rsid w:val="005477CE"/>
+    <w:rsid w:val="005864AA"/>
+    <w:rsid w:val="005A31AC"/>
+    <w:rsid w:val="005B1728"/>
+    <w:rsid w:val="005D4D46"/>
+    <w:rsid w:val="005E2CD3"/>
     <w:rsid w:val="0061012B"/>
     <w:rsid w:val="00616B69"/>
+    <w:rsid w:val="00647145"/>
     <w:rsid w:val="0067767E"/>
     <w:rsid w:val="00684602"/>
+    <w:rsid w:val="00695263"/>
+    <w:rsid w:val="006A6BCA"/>
     <w:rsid w:val="006C0A21"/>
+    <w:rsid w:val="006D1B2A"/>
+    <w:rsid w:val="006E21C3"/>
     <w:rsid w:val="00701003"/>
+    <w:rsid w:val="007363F7"/>
     <w:rsid w:val="00742588"/>
     <w:rsid w:val="0077060B"/>
+    <w:rsid w:val="00795AFE"/>
+    <w:rsid w:val="007B4424"/>
     <w:rsid w:val="008C3643"/>
+    <w:rsid w:val="008D6D63"/>
     <w:rsid w:val="008D7509"/>
+    <w:rsid w:val="008E02EB"/>
+    <w:rsid w:val="008E122D"/>
     <w:rsid w:val="008F0967"/>
     <w:rsid w:val="00911959"/>
+    <w:rsid w:val="00941990"/>
+    <w:rsid w:val="00972A3C"/>
+    <w:rsid w:val="00987864"/>
     <w:rsid w:val="009905D5"/>
     <w:rsid w:val="009A6276"/>
     <w:rsid w:val="009B48DD"/>
     <w:rsid w:val="009B4F19"/>
     <w:rsid w:val="009D0673"/>
     <w:rsid w:val="009D773E"/>
+    <w:rsid w:val="009F381C"/>
+    <w:rsid w:val="00A064E6"/>
     <w:rsid w:val="00A32706"/>
+    <w:rsid w:val="00A91DEF"/>
     <w:rsid w:val="00AA7191"/>
     <w:rsid w:val="00AB3437"/>
+    <w:rsid w:val="00AB5C28"/>
     <w:rsid w:val="00AF1F7B"/>
     <w:rsid w:val="00AF438D"/>
     <w:rsid w:val="00B1725B"/>
+    <w:rsid w:val="00B31B91"/>
     <w:rsid w:val="00B37A6B"/>
     <w:rsid w:val="00B450E2"/>
     <w:rsid w:val="00B52809"/>
     <w:rsid w:val="00B67A02"/>
+    <w:rsid w:val="00B861A0"/>
+    <w:rsid w:val="00B933F4"/>
     <w:rsid w:val="00BA1FB1"/>
     <w:rsid w:val="00BA5455"/>
+    <w:rsid w:val="00BA6227"/>
+    <w:rsid w:val="00BC338D"/>
     <w:rsid w:val="00BC41EA"/>
+    <w:rsid w:val="00BC7DE1"/>
+    <w:rsid w:val="00C00F91"/>
     <w:rsid w:val="00C21796"/>
+    <w:rsid w:val="00C21CBA"/>
     <w:rsid w:val="00C34F49"/>
     <w:rsid w:val="00C379A3"/>
     <w:rsid w:val="00C760D6"/>
     <w:rsid w:val="00C77E5B"/>
     <w:rsid w:val="00CC195A"/>
     <w:rsid w:val="00CF5768"/>
+    <w:rsid w:val="00CF7A83"/>
     <w:rsid w:val="00D069A7"/>
+    <w:rsid w:val="00D164FC"/>
+    <w:rsid w:val="00D23ABC"/>
     <w:rsid w:val="00D245B6"/>
     <w:rsid w:val="00D445A5"/>
     <w:rsid w:val="00D57077"/>
+    <w:rsid w:val="00D93C16"/>
+    <w:rsid w:val="00DD2163"/>
     <w:rsid w:val="00DE3D68"/>
+    <w:rsid w:val="00E33153"/>
     <w:rsid w:val="00E44AFD"/>
     <w:rsid w:val="00E856BE"/>
     <w:rsid w:val="00EA3DFB"/>
     <w:rsid w:val="00ED3B9A"/>
+    <w:rsid w:val="00F11CFF"/>
+    <w:rsid w:val="00F31A36"/>
     <w:rsid w:val="00F32D36"/>
+    <w:rsid w:val="00F40CBE"/>
+    <w:rsid w:val="00F47726"/>
     <w:rsid w:val="00F52117"/>
+    <w:rsid w:val="00FF450D"/>
+    <w:rsid w:val="05F5F3B6"/>
+    <w:rsid w:val="2042D2E1"/>
+    <w:rsid w:val="4A00346F"/>
+    <w:rsid w:val="501382E9"/>
+    <w:rsid w:val="6046949A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0DB98C2F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A3787EBE-E442-4DC4-B52E-389197AC4492}"/>
+  <w15:docId w15:val="{790EC421-1598-4870-8528-0B884FC81BB2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3969,50 +5847,70 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D069A7"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D79CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -4142,61 +6040,164 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="009A6276"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA7191"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00246843"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00BC7DE1"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00BC7DE1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00BC7DE1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00BC7DE1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00BC7DE1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="000D79CB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D79CB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:rsid w:val="000D79CB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mugisha.niyibizi@emory.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irb.emory.edu/forms/consent/index.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irb.emory.edu/guidance/getting-started/study-submission.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/regulatory-information/search-fda-guidance-documents/recruiting-study-subjects" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/pages/responsepage.aspx?id=nPsE4KSwT0K80DImBtXfOFO5RFsYiuVAhhCc5v9-qzdUMUQ4T1FPMlA1V1JUQUZXR09KM0NZQVhUVy4u&amp;web=1&amp;wdLOR=c2CB7A9EB-B1F8-43B4-80D0-8DF5B3A23E4C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mugisha.niyibizi@emory.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irb.emory.edu/forms/consent/index.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irb.emory.edu/guidance/getting-started/study-submission.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/regulatory-information/search-fda-guidance-documents/recruiting-study-subjects" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/pages/responsepage.aspx?id=nPsE4KSwT0K80DImBtXfOFO5RFsYiuVAhhCc5v9-qzdUMUQ4T1FPMlA1V1JUQUZXR09KM0NZQVhUVy4u&amp;web=1&amp;wdLOR=c2CB7A9EB-B1F8-43B4-80D0-8DF5B3A23E4C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4470,236 +6471,56 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BD829E4-F622-4A52-AD7A-BB670AF75400}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8847</Characters>
+  <Pages>7</Pages>
+  <Words>1974</Words>
+  <Characters>10881</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>213</Lines>
+  <Paragraphs>105</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>IRB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10314</CharactersWithSpaces>
+  <CharactersWithSpaces>12750</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...164 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JPHIL22</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>